--- v0 (2026-04-14)
+++ v1 (2026-06-16)
@@ -105,314 +105,917 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">DE </w:t>
       </w:r>
       <w:r w:rsidR="00E7166A" w:rsidRPr="00C710F4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>DECLARAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC93196" w14:textId="77777777" w:rsidR="00B63D0E" w:rsidRPr="007B775A" w:rsidRDefault="00B63D0E" w:rsidP="007B775A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E99A846" w14:textId="77777777" w:rsidR="00B63D0E" w:rsidRDefault="00B63D0E" w:rsidP="00B63D0E">
+    <w:p w14:paraId="093CFDDF" w14:textId="1410CB00" w:rsidR="00167282" w:rsidRDefault="00167282" w:rsidP="00167282">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="0"/>
-        <w:ind w:left="4678"/>
       </w:pPr>
       <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B63D0E">
         <w:t xml:space="preserve">Ex. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E87F50">
+      <w:r w:rsidR="00B63D0E" w:rsidRPr="00E87F50">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>mo</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Senhor</w:t>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="009921D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63D0E">
+        <w:t xml:space="preserve"> Senho</w:t>
+      </w:r>
+      <w:r w:rsidR="002B02E5">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="009921D5">
+        <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D94DE2" w14:textId="77777777" w:rsidR="00B63D0E" w:rsidRDefault="00B63D0E" w:rsidP="00B63D0E">
+    <w:p w14:paraId="477DE8E2" w14:textId="4076BBC5" w:rsidR="00167282" w:rsidRPr="00167282" w:rsidRDefault="00167282" w:rsidP="002B02E5">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="4678"/>
+        <w:ind w:left="3540" w:firstLine="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00167282">
+        <w:t>Coord</w:t>
+      </w:r>
+      <w:r w:rsidR="002B02E5">
+        <w:t>enadora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00167282">
+        <w:t xml:space="preserve"> dos Serviços Administrativos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468DC9BE" w14:textId="607FB232" w:rsidR="00B63D0E" w:rsidRDefault="00167282" w:rsidP="00167282">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1416" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t>Presidente do Conselho Executivo da</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
       <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="009921D5">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63D0E">
         <w:t>Escola Básica e Secundária / PE da Calheta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DAC53F" w14:textId="77777777" w:rsidR="00614450" w:rsidRPr="00A92A2F" w:rsidRDefault="00614450" w:rsidP="007B775A">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
-        <w:gridCol w:w="284"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3220"/>
+        <w:gridCol w:w="403"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="2368"/>
+        <w:gridCol w:w="765"/>
+        <w:gridCol w:w="682"/>
+        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="3320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E7166A" w14:paraId="0A3ED41E" w14:textId="77777777" w:rsidTr="00125C8D">
+      <w:tr w:rsidR="00E7166A" w14:paraId="0A3ED41E" w14:textId="77777777" w:rsidTr="00282F1D">
         <w:trPr>
           <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9741" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="218BC630" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRPr="00F22AE1" w:rsidRDefault="00E7166A" w:rsidP="00125C8D">
+          <w:p w14:paraId="218BC630" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRPr="00F22AE1" w:rsidRDefault="00E7166A" w:rsidP="00282F1D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk163404366"/>
             <w:r w:rsidRPr="00F22AE1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Dados Pessoais</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7166A" w14:paraId="47D93E24" w14:textId="77777777" w:rsidTr="00125C8D">
+      <w:tr w:rsidR="00E7166A" w14:paraId="47D93E24" w14:textId="77777777" w:rsidTr="00FC1F23">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="275C2A9D" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00125C8D">
+          <w:p w14:paraId="275C2A9D" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00282F1D">
             <w:r>
               <w:t>Nome:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4704" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15DB86DB" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00125C8D"/>
-[...9 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15DB86DB" w14:textId="1433D12E" w:rsidR="00E7166A" w:rsidRDefault="00FC1F23" w:rsidP="00282F1D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Texto1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70C81BA3" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00125C8D">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">                                         - </w:t>
+          <w:p w14:paraId="21D12D6B" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00282F1D">
+            <w:r>
+              <w:t>CC:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3393" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C81BA3" w14:textId="68CB46FD" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00282F1D">
+            <w:r>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                    <w:maxLength w:val="8"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  - </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:maxLength w:val="4"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7166A" w14:paraId="108FFD95" w14:textId="77777777" w:rsidTr="00125C8D">
+      <w:tr w:rsidR="002B02E5" w14:paraId="108FFD95" w14:textId="77777777" w:rsidTr="00FC1F23">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2119" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7431C3B7" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00125C8D">
-[...1 lines deleted...]
-              <w:t>validade CC:</w:t>
+          <w:p w14:paraId="7431C3B7" w14:textId="745B5AA7" w:rsidR="002B02E5" w:rsidRDefault="002B02E5" w:rsidP="00282F1D">
+            <w:r>
+              <w:t>Data de nascimento:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="342E3F1D" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00125C8D">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">         /          /</w:t>
+          <w:p w14:paraId="342E3F1D" w14:textId="1A829B0B" w:rsidR="002B02E5" w:rsidRDefault="002B02E5" w:rsidP="00282F1D">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                    <w:maxLength w:val="2"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> /  </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                    <w:maxLength w:val="2"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                    <w:maxLength w:val="4"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1F23">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5205" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D380A48" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00125C8D">
-[...17 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="19EF68B1" w14:textId="6FB1B9EB" w:rsidR="002B02E5" w:rsidRDefault="002B02E5" w:rsidP="00282F1D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E7166A" w14:paraId="3CB43135" w14:textId="77777777" w:rsidTr="00125C8D">
+      <w:tr w:rsidR="00E7166A" w14:paraId="3CB43135" w14:textId="77777777" w:rsidTr="00282F1D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F000834" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00125C8D">
+          <w:p w14:paraId="7F000834" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00282F1D">
             <w:r>
               <w:t>morada:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8607" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F47B33E" w14:textId="77777777" w:rsidR="00E7166A" w:rsidRDefault="00E7166A" w:rsidP="00125C8D"/>
+          <w:p w14:paraId="3F47B33E" w14:textId="3AE0DB45" w:rsidR="00E7166A" w:rsidRDefault="00FC1F23" w:rsidP="00282F1D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E5003" w14:paraId="627A2C3B" w14:textId="77777777" w:rsidTr="009E5003">
+      <w:tr w:rsidR="009E5003" w14:paraId="627A2C3B" w14:textId="77777777" w:rsidTr="00FC1F23">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1547" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D0965E" w14:textId="6244D773" w:rsidR="009E5003" w:rsidRDefault="009E5003" w:rsidP="00125C8D">
+          <w:p w14:paraId="67D0965E" w14:textId="6244D773" w:rsidR="009E5003" w:rsidRDefault="009E5003" w:rsidP="00282F1D">
             <w:r>
               <w:t>Telefone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2989" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B346722" w14:textId="77777777" w:rsidR="009E5003" w:rsidRDefault="009E5003" w:rsidP="00125C8D"/>
+          <w:p w14:paraId="2B346722" w14:textId="716892BF" w:rsidR="009E5003" w:rsidRDefault="00FC1F23" w:rsidP="00282F1D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput>
+                    <w:type w:val="number"/>
+                    <w:maxLength w:val="9"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="601" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="295858CF" w14:textId="252BB278" w:rsidR="009E5003" w:rsidRDefault="009E5003" w:rsidP="009E5003">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="4604" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4825855D" w14:textId="6BEACA1B" w:rsidR="009E5003" w:rsidRDefault="009E5003" w:rsidP="00125C8D"/>
+          <w:p w14:paraId="4825855D" w14:textId="12BB0888" w:rsidR="009E5003" w:rsidRDefault="00FC1F23" w:rsidP="00282F1D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texto1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0D5EFAC1" w14:textId="0841F7DD" w:rsidR="00614450" w:rsidRDefault="00614450" w:rsidP="00B63D0E">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A92A2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A92A2F">
         <w:rPr>
@@ -484,94 +1087,94 @@
       <w:r w:rsidRPr="00C710F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> declaração</w:t>
       </w:r>
       <w:r w:rsidR="005D040A" w:rsidRPr="00C710F4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> referente a:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2EA8F8" w14:textId="77777777" w:rsidR="00614450" w:rsidRDefault="00614450" w:rsidP="003063ED">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC3EF44" w14:textId="28FB1E9F" w:rsidR="00891811" w:rsidRDefault="00891811" w:rsidP="00891811">
+    <w:p w14:paraId="2BC3EF44" w14:textId="45AB7F27" w:rsidR="00891811" w:rsidRDefault="00891811" w:rsidP="00891811">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Abono de família</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37576">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-498037288"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F37576">
+          <w:r w:rsidR="00FC1F23">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00F37576">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tempo de serviço</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37576">
         <w:rPr>
@@ -733,51 +1336,51 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F37576">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6A32D1" w14:textId="3FD77E4A" w:rsidR="00BD2AAA" w:rsidRPr="00BD2AAA" w:rsidRDefault="00246F0B" w:rsidP="00BD2AAA">
+    <w:p w14:paraId="0E6A32D1" w14:textId="24281688" w:rsidR="00BD2AAA" w:rsidRPr="00BD2AAA" w:rsidRDefault="00246F0B" w:rsidP="00BD2AAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Outras</w:t>
       </w:r>
       <w:r w:rsidRPr="00F37576">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -790,527 +1393,866 @@
           </w:rPr>
           <w:id w:val="-594175147"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00F37576">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> __________________________________________________________</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="629039A6" w14:textId="77777777" w:rsidR="00862CC1" w:rsidRDefault="00862CC1" w:rsidP="00862CC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2180"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E1C0539" w14:textId="77777777" w:rsidR="00C710F4" w:rsidRDefault="00C710F4" w:rsidP="00BD2AAA">
       <w:pPr>
         <w:ind w:left="4956" w:right="-24" w:firstLine="708"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34624ED3" w14:textId="426F97B6" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00BD2AAA">
       <w:pPr>
         <w:ind w:left="4956" w:right="-24" w:firstLine="708"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Pede deferimento</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A76CCC5" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00BD2AAA">
+    <w:p w14:paraId="3A76CCC5" w14:textId="4A4D5714" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00BD2AAA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="-23" w:hanging="142"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Calheta, _____ de ________________de 20____</w:t>
+        <w:t xml:space="preserve">Calheta, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:type w:val="number"/>
+              <w:maxLength w:val="2"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:type w:val="number"/>
+              <w:maxLength w:val="2"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1F23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9A6C6B" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00BD2AAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-23" w:hanging="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="113E3052" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00BD2AAA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="4956" w:right="-24" w:firstLine="708"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008C4F74">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Requerente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D07F8D" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRPr="008C4F74" w:rsidRDefault="00BD2AAA" w:rsidP="00BD2AAA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="4956" w:right="-24" w:firstLine="708"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EB9FBD1" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00BD2AAA">
+    <w:p w14:paraId="6EB9FBD1" w14:textId="72F30678" w:rsidR="00BD2AAA" w:rsidRDefault="00FC1F23" w:rsidP="00FC1F23">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:ind w:right="-23" w:hanging="142"/>
-        <w:jc w:val="right"/>
+        <w:ind w:left="4248" w:right="-23" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">         __________________________________________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>A preencher pelos S.A.</w:t>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput>
+              <w:default w:val="                                                                          "/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
       </w:r>
       <w:r>
-        <w:tab/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabelacomGrelha"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10265" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3823"/>
-        <w:gridCol w:w="5913"/>
+        <w:gridCol w:w="5227"/>
+        <w:gridCol w:w="5038"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD2AAA" w14:paraId="217D2AF8" w14:textId="77777777" w:rsidTr="00125C8D">
+      <w:tr w:rsidR="00BD2AAA" w14:paraId="217D2AF8" w14:textId="77777777" w:rsidTr="00167282">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="5227" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1064EF7B" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00125C8D">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Informação </w:t>
+          <w:p w14:paraId="30C1077A" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRPr="00621D63" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00621D63">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Serviços Administrativos</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="78CF4C2D" w14:textId="53E4D32D" w:rsidR="009921D5" w:rsidRPr="00621D63" w:rsidRDefault="009921D5" w:rsidP="00282F1D">
+            <w:r w:rsidRPr="00621D63">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Informação:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621D63">
+              <w:t xml:space="preserve"> ______</w:t>
+            </w:r>
+            <w:r w:rsidR="00621D63">
+              <w:t>_________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621D63">
+              <w:t>_______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EAC6C10" w14:textId="061BBA28" w:rsidR="009921D5" w:rsidRPr="00621D63" w:rsidRDefault="009921D5" w:rsidP="00282F1D">
+            <w:r w:rsidRPr="00621D63">
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00621D63">
+              <w:t>_________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621D63">
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431B2999" w14:textId="78AB926C" w:rsidR="009921D5" w:rsidRPr="00621D63" w:rsidRDefault="009921D5" w:rsidP="00282F1D">
+            <w:r w:rsidRPr="00621D63">
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r w:rsidR="00621D63">
+              <w:t>_________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621D63">
+              <w:t>______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="696680DE" w14:textId="55977FF1" w:rsidR="009921D5" w:rsidRPr="00621D63" w:rsidRDefault="009921D5" w:rsidP="00282F1D">
+            <w:r w:rsidRPr="00621D63">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Assistente Técnica:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621D63">
+              <w:t xml:space="preserve"> _____________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621D63">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Data:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621D63">
+              <w:t>____/____/_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C2FF53C" w14:textId="77777777" w:rsidR="002B02E5" w:rsidRDefault="002B02E5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46BA6FEE" w14:textId="7FB9A9C0" w:rsidR="009921D5" w:rsidRPr="00621D63" w:rsidRDefault="006E5F93" w:rsidP="009921D5">
+            <w:r w:rsidRPr="00621D63">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Despacho:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621D63">
+              <w:t xml:space="preserve"> _</w:t>
+            </w:r>
+            <w:r w:rsidR="009921D5" w:rsidRPr="00621D63">
+              <w:t>_____________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3581BC6B" w14:textId="2CB95320" w:rsidR="009921D5" w:rsidRPr="00621D63" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:r w:rsidRPr="00621D63">
+              <w:t>_____________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561A7CBC" w14:textId="5722F4B3" w:rsidR="00621D63" w:rsidRPr="00621D63" w:rsidRDefault="002B02E5" w:rsidP="00621D63">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A Coordenadora dos Serviços Administrativos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DE35D15" w14:textId="54E56752" w:rsidR="009921D5" w:rsidRDefault="009921D5" w:rsidP="00621D63">
+            <w:r w:rsidRPr="00621D63">
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5F93" w:rsidRPr="00621D63">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Data:</w:t>
+            </w:r>
+            <w:r w:rsidR="006E5F93" w:rsidRPr="00621D63">
+              <w:t xml:space="preserve"> _</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621D63">
+              <w:t>__/____/_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1064EF7B" w14:textId="1C9D6975" w:rsidR="00621D63" w:rsidRPr="00621D63" w:rsidRDefault="00621D63" w:rsidP="00621D63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5913" w:type="dxa"/>
+            <w:tcW w:w="5038" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B440533" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00125C8D">
-[...154 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4B881BE4" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B881BE4" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00125C8D"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0A1D4F70" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="00125C8D"/>
+          <w:p w14:paraId="3FA2D3AB" w14:textId="506868D2" w:rsidR="00BD2AAA" w:rsidRPr="009921D5" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009921D5">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>A preencher pelo Requerente</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD81029" w14:textId="77777777" w:rsidR="009921D5" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="508A1F8F" w14:textId="615F9B5C" w:rsidR="009921D5" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Data da entrega</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A26217" w14:textId="2DFD9DA2" w:rsidR="009921D5" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>____/____/_____</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7595202C" w14:textId="75002D65" w:rsidR="009921D5" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E000119" w14:textId="113712D9" w:rsidR="009921D5" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08DABE91" w14:textId="6DC283FD" w:rsidR="009921D5" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>____________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4E73C6" w14:textId="7089F409" w:rsidR="009921D5" w:rsidRDefault="009921D5" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>(Assinatura legível)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1D4F70" w14:textId="77777777" w:rsidR="00BD2AAA" w:rsidRDefault="00BD2AAA" w:rsidP="009921D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A72003F" w14:textId="4790E8F8" w:rsidR="00E02F91" w:rsidRPr="00B63D0E" w:rsidRDefault="00761BA0" w:rsidP="00BD2AAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2180"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63D0E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C710F4" w:rsidRPr="00862CC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Nota:</w:t>
       </w:r>
       <w:r w:rsidR="00C710F4" w:rsidRPr="00862CC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prazo de 10 dias, previsto no art.º 86º do Decreto – Lei n.º 4/2015 de 07 de janeiro</w:t>
       </w:r>
       <w:r w:rsidR="00C710F4" w:rsidRPr="00862CC1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E02F91" w:rsidRPr="00B63D0E" w:rsidSect="003B3B32">
+    <w:sectPr w:rsidR="00E02F91" w:rsidRPr="00B63D0E" w:rsidSect="00621D63">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="568" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="2552" w:left="1080" w:header="568" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E6305E0" w14:textId="77777777" w:rsidR="0035124A" w:rsidRDefault="0035124A" w:rsidP="009B3A23">
+    <w:p w14:paraId="56FB2C92" w14:textId="77777777" w:rsidR="007D6586" w:rsidRDefault="007D6586" w:rsidP="009B3A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74D8A6F6" w14:textId="77777777" w:rsidR="0035124A" w:rsidRDefault="0035124A" w:rsidP="009B3A23">
+    <w:p w14:paraId="2DDD1E9E" w14:textId="77777777" w:rsidR="007D6586" w:rsidRDefault="007D6586" w:rsidP="009B3A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Souvenir Lt BT">
     <w:altName w:val="Georgia"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B58BCBD" w14:textId="77777777" w:rsidR="00CB505F" w:rsidRPr="00EE073E" w:rsidRDefault="00CB505F" w:rsidP="00CB505F">
+  <w:p w14:paraId="2B58BCBD" w14:textId="77777777" w:rsidR="00282F1D" w:rsidRPr="00EE073E" w:rsidRDefault="00282F1D" w:rsidP="00CB505F">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-398" w:firstLine="708"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:color w:val="000080"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000080"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C5869EC" wp14:editId="46E47C7E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-763905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-280035</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1193165" cy="850265"/>
           <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="4" name="Imagem 1"/>
+          <wp:docPr id="1123628891" name="Imagem 1123628891"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="logoebscpe.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -1371,97 +2313,97 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">    </w:t>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="-874075235"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="064D6DA3" w14:textId="77777777" w:rsidR="00CB505F" w:rsidRDefault="00CB505F" w:rsidP="00CB505F">
+      <w:p w14:paraId="064D6DA3" w14:textId="77777777" w:rsidR="00282F1D" w:rsidRDefault="00282F1D" w:rsidP="00CB505F">
         <w:pPr>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:ind w:right="-427" w:firstLine="708"/>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Estrada Simão Gonçalves da Câmara nº 39 – 9370-139</w:t>
         </w:r>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Calheta</w:t>
         </w:r>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="6373CAEC" w14:textId="77777777" w:rsidR="009A35B5" w:rsidRPr="00CB505F" w:rsidRDefault="00CB505F" w:rsidP="00CB505F">
+      <w:p w14:paraId="6373CAEC" w14:textId="2DC206AC" w:rsidR="00282F1D" w:rsidRPr="00CB505F" w:rsidRDefault="00282F1D" w:rsidP="00CB505F">
         <w:pPr>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:ind w:right="-427" w:firstLine="708"/>
         </w:pPr>
         <w:r w:rsidRPr="008015A6">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Tel.:</w:t>
         </w:r>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
@@ -1604,100 +2546,100 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009A35B5">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:instrText>PAGE</w:instrText>
         </w:r>
         <w:r w:rsidRPr="009A35B5">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C74717">
+        <w:r>
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="009A35B5">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="-1089534841"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7F95E827" w14:textId="7339CE2C" w:rsidR="00F07DB2" w:rsidRDefault="00F07DB2" w:rsidP="00F07DB2">
+      <w:p w14:paraId="7F95E827" w14:textId="7339CE2C" w:rsidR="00282F1D" w:rsidRDefault="00282F1D" w:rsidP="00F07DB2">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="both"/>
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="003C649E">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Os dados pessoais preenchidos neste </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -1706,83 +2648,51 @@
         </w:r>
         <w:r w:rsidRPr="003C649E">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> serão tratados apenas para a finalidade a que o mesmo se destina, assentando no cumprimento de uma obrigação legal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> (</w:t>
         </w:r>
         <w:r w:rsidRPr="00C710F4">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t xml:space="preserve">art.º 86º do </w:t>
-[...31 lines deleted...]
-          <w:t xml:space="preserve">n.º 4/2015 de 07 de janeiro). </w:t>
+          <w:t xml:space="preserve">art.º 86º do DL n.º 4/2015 de 07 de janeiro). </w:t>
         </w:r>
         <w:r w:rsidRPr="003C649E">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>A informação será conservada até que a finalidade se esgote. O titular dos dados poderá exercer os direitos de acesso, retificação, oposição, limitação do tratamento, apagamento, portabilidade e oposição, nos termos legais.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="0088132B">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
@@ -1846,75 +2756,75 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00CB3363">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">e/ou para a Comissão Nacional de Proteção de Dados, para os endereços constantes no seu sítio </w:t>
         </w:r>
         <w:hyperlink r:id="rId3" w:history="1">
           <w:r w:rsidRPr="001B23A7">
             <w:rPr>
               <w:rStyle w:val="Hiperligao"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>https://www.cnpd.pt</w:t>
           </w:r>
         </w:hyperlink>
       </w:p>
-      <w:p w14:paraId="34F825C4" w14:textId="77777777" w:rsidR="00F07DB2" w:rsidRDefault="00F07DB2" w:rsidP="00F07DB2">
+      <w:p w14:paraId="34F825C4" w14:textId="77777777" w:rsidR="00282F1D" w:rsidRDefault="00282F1D" w:rsidP="00F07DB2">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="both"/>
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
       </w:p>
-      <w:p w14:paraId="7DABDCCD" w14:textId="52BE136D" w:rsidR="00A448D9" w:rsidRPr="00F07DB2" w:rsidRDefault="00F07DB2" w:rsidP="00F07DB2">
+      <w:p w14:paraId="7DABDCCD" w14:textId="52BE136D" w:rsidR="00282F1D" w:rsidRPr="00F07DB2" w:rsidRDefault="00282F1D" w:rsidP="00F07DB2">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
-        <w:bookmarkStart w:id="3" w:name="_Hlk163405238"/>
-        <w:bookmarkStart w:id="4" w:name="_Hlk163405239"/>
+        <w:bookmarkStart w:id="4" w:name="_Hlk163405238"/>
+        <w:bookmarkStart w:id="5" w:name="_Hlk163405239"/>
         <w:r w:rsidRPr="008015A6">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Tel.:</w:t>
         </w:r>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>291 820 000</w:t>
@@ -1938,125 +2848,125 @@
               <w:szCs w:val="16"/>
               <w:lang w:val="fr-FR"/>
             </w:rPr>
             <w:t>ebscalheta@edu.madeira.gov.pt</w:t>
           </w:r>
         </w:hyperlink>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00C37789">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t xml:space="preserve">| </w:t>
         </w:r>
-        <w:bookmarkEnd w:id="3"/>
         <w:bookmarkEnd w:id="4"/>
-        <w:r w:rsidR="002A521D" w:rsidRPr="002A521D">
+        <w:bookmarkEnd w:id="5"/>
+        <w:r w:rsidRPr="002A521D">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://escoladigital.madeira.gov.pt/ebspecalheta</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6479227D" w14:textId="77777777" w:rsidR="0035124A" w:rsidRDefault="0035124A" w:rsidP="009B3A23">
+    <w:p w14:paraId="045C9987" w14:textId="77777777" w:rsidR="007D6586" w:rsidRDefault="007D6586" w:rsidP="009B3A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="576FBE90" w14:textId="77777777" w:rsidR="0035124A" w:rsidRDefault="0035124A" w:rsidP="009B3A23">
+    <w:p w14:paraId="4A7EB234" w14:textId="77777777" w:rsidR="007D6586" w:rsidRDefault="007D6586" w:rsidP="009B3A23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="785B8038" w14:textId="77777777" w:rsidR="00057652" w:rsidRPr="008A5E3A" w:rsidRDefault="00057652" w:rsidP="00057652">
+  <w:p w14:paraId="785B8038" w14:textId="77777777" w:rsidR="00282F1D" w:rsidRPr="008A5E3A" w:rsidRDefault="00282F1D" w:rsidP="00057652">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Souvenir Lt BT" w:eastAsia="Times New Roman" w:hAnsi="Souvenir Lt BT" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk163404299"/>
-    <w:bookmarkStart w:id="2" w:name="_Hlk163404300"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk163404299"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk163404300"/>
     <w:r w:rsidRPr="008A5E3A">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DA69D64" wp14:editId="1BF0D4FB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>2855092</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-165896</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="400050" cy="295275"/>
           <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
-          <wp:docPr id="955121576" name="Imagem 955121576"/>
+          <wp:docPr id="900633846" name="Imagem 900633846"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -2079,320 +2989,338 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="000080"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="pt-PT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="012757E3" wp14:editId="5D634381">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-209550</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>92710</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="857250" cy="610235"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="787602589" name="Imagem 787602589"/>
+          <wp:docPr id="425753185" name="Imagem 425753185"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="logoebscpe.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="857250" cy="610235"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6952E225" w14:textId="77777777" w:rsidR="00057652" w:rsidRPr="000A0D39" w:rsidRDefault="00057652" w:rsidP="00057652">
+  <w:p w14:paraId="6952E225" w14:textId="77777777" w:rsidR="00282F1D" w:rsidRPr="000A0D39" w:rsidRDefault="00282F1D" w:rsidP="00057652">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2832" w:firstLine="708"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidRPr="000A0D39">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>REGIÃO AUTÓNOMA DA MADEIRA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2BBAA4BF" w14:textId="77777777" w:rsidR="00057652" w:rsidRPr="000A0D39" w:rsidRDefault="00057652" w:rsidP="00057652">
+  <w:p w14:paraId="2BBAA4BF" w14:textId="77777777" w:rsidR="00282F1D" w:rsidRPr="000A0D39" w:rsidRDefault="00282F1D" w:rsidP="00057652">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="3540"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                </w:t>
     </w:r>
     <w:r w:rsidRPr="000A0D39">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>GOVERNO REGIONAL</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="324EFE2B" w14:textId="77777777" w:rsidR="00057652" w:rsidRDefault="00057652" w:rsidP="00057652">
+  <w:p w14:paraId="324EFE2B" w14:textId="77777777" w:rsidR="00282F1D" w:rsidRDefault="00282F1D" w:rsidP="00057652">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2832"/>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A0D39">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>SECRETARIA REGIONAL DE EDUCAÇÃO</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>, CIÊNCIA E TECNOLOGIA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="742F3818" w14:textId="0A58D26B" w:rsidR="00C95144" w:rsidRPr="00057652" w:rsidRDefault="00057652" w:rsidP="00057652">
+  <w:p w14:paraId="742F3818" w14:textId="0A58D26B" w:rsidR="00282F1D" w:rsidRPr="00057652" w:rsidRDefault="00282F1D" w:rsidP="00057652">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="1" w:color="1F497D" w:themeColor="text2"/>
       </w:pBdr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                      </w:t>
     </w:r>
     <w:r w:rsidRPr="0075601B">
       <w:rPr>
         <w:b/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>ESCOLA BÁSICA E SECUNDÁRIA/PE DA CALHETA</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B3A23"/>
+    <w:rsid w:val="00004C11"/>
     <w:rsid w:val="00012EBD"/>
     <w:rsid w:val="00057652"/>
+    <w:rsid w:val="00074258"/>
     <w:rsid w:val="000A0D39"/>
+    <w:rsid w:val="00167282"/>
+    <w:rsid w:val="00177047"/>
     <w:rsid w:val="001E010D"/>
     <w:rsid w:val="001F0175"/>
     <w:rsid w:val="0021154E"/>
     <w:rsid w:val="00246F0B"/>
+    <w:rsid w:val="00282F1D"/>
     <w:rsid w:val="002A521D"/>
     <w:rsid w:val="002A535A"/>
+    <w:rsid w:val="002B02E5"/>
     <w:rsid w:val="002E5E1D"/>
     <w:rsid w:val="00302930"/>
     <w:rsid w:val="003063ED"/>
     <w:rsid w:val="00347E84"/>
     <w:rsid w:val="0035124A"/>
     <w:rsid w:val="003635C2"/>
     <w:rsid w:val="00364AB5"/>
     <w:rsid w:val="003B3B32"/>
     <w:rsid w:val="003F6640"/>
     <w:rsid w:val="0048570E"/>
     <w:rsid w:val="004A4C0E"/>
     <w:rsid w:val="004B7E18"/>
     <w:rsid w:val="00517482"/>
     <w:rsid w:val="00586D5A"/>
     <w:rsid w:val="005C718F"/>
     <w:rsid w:val="005D040A"/>
     <w:rsid w:val="005D78D1"/>
     <w:rsid w:val="005D7D70"/>
     <w:rsid w:val="00610458"/>
     <w:rsid w:val="00614450"/>
+    <w:rsid w:val="00621D63"/>
     <w:rsid w:val="006373F6"/>
     <w:rsid w:val="0068007C"/>
     <w:rsid w:val="006C4767"/>
     <w:rsid w:val="006C6898"/>
+    <w:rsid w:val="006E5F93"/>
     <w:rsid w:val="006F501A"/>
     <w:rsid w:val="00734B25"/>
     <w:rsid w:val="0075601B"/>
     <w:rsid w:val="00761BA0"/>
     <w:rsid w:val="007802CA"/>
     <w:rsid w:val="007B775A"/>
+    <w:rsid w:val="007D6586"/>
     <w:rsid w:val="007E59D3"/>
     <w:rsid w:val="007F0144"/>
     <w:rsid w:val="008015A6"/>
     <w:rsid w:val="0081523F"/>
     <w:rsid w:val="0082216F"/>
+    <w:rsid w:val="00835AE7"/>
     <w:rsid w:val="00862CC1"/>
     <w:rsid w:val="00891811"/>
     <w:rsid w:val="00897810"/>
     <w:rsid w:val="00947249"/>
     <w:rsid w:val="0098378A"/>
+    <w:rsid w:val="009921D5"/>
     <w:rsid w:val="009A35B5"/>
     <w:rsid w:val="009B3A23"/>
+    <w:rsid w:val="009D17BB"/>
     <w:rsid w:val="009E5003"/>
     <w:rsid w:val="00A16842"/>
+    <w:rsid w:val="00A2256B"/>
     <w:rsid w:val="00A34E47"/>
     <w:rsid w:val="00A425E2"/>
     <w:rsid w:val="00A448D9"/>
     <w:rsid w:val="00A5731C"/>
     <w:rsid w:val="00A92A2F"/>
     <w:rsid w:val="00AE0C89"/>
     <w:rsid w:val="00AF097A"/>
     <w:rsid w:val="00B007E5"/>
     <w:rsid w:val="00B348B4"/>
     <w:rsid w:val="00B63D0E"/>
     <w:rsid w:val="00BB7F67"/>
     <w:rsid w:val="00BD2AAA"/>
     <w:rsid w:val="00C07625"/>
     <w:rsid w:val="00C1442E"/>
     <w:rsid w:val="00C22C5A"/>
     <w:rsid w:val="00C37789"/>
     <w:rsid w:val="00C60DF7"/>
     <w:rsid w:val="00C710F4"/>
     <w:rsid w:val="00C74717"/>
     <w:rsid w:val="00C95144"/>
     <w:rsid w:val="00CB505F"/>
     <w:rsid w:val="00CC320E"/>
+    <w:rsid w:val="00CD6609"/>
+    <w:rsid w:val="00D65A6A"/>
     <w:rsid w:val="00DA7943"/>
     <w:rsid w:val="00DC77D0"/>
     <w:rsid w:val="00DF795E"/>
     <w:rsid w:val="00E02F91"/>
     <w:rsid w:val="00E128E8"/>
     <w:rsid w:val="00E13488"/>
     <w:rsid w:val="00E16FBC"/>
     <w:rsid w:val="00E2185F"/>
     <w:rsid w:val="00E44F52"/>
     <w:rsid w:val="00E7166A"/>
+    <w:rsid w:val="00ED50F8"/>
     <w:rsid w:val="00EE073E"/>
     <w:rsid w:val="00EE5EF4"/>
     <w:rsid w:val="00F019A0"/>
     <w:rsid w:val="00F07DB2"/>
     <w:rsid w:val="00F10C8F"/>
     <w:rsid w:val="00F61141"/>
     <w:rsid w:val="00F73AAE"/>
     <w:rsid w:val="00F8081C"/>
     <w:rsid w:val="00FA3894"/>
+    <w:rsid w:val="00FC1F23"/>
     <w:rsid w:val="00FC61F0"/>
     <w:rsid w:val="00FD6A3C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -3249,52 +4177,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E8AA3A1CEEB15540A0138988D923E418" ma:contentTypeVersion="11" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="19f3e61a96f199c80e99a998af084d81">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0963181-0251-45ed-8418-dc1ff6ee263b" xmlns:ns3="34f912a1-b6e8-42c3-8014-8f6cfaefaf19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a8474033f3bab2ca968967b13fdc15c2" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0963181-0251-45ed-8418-dc1ff6ee263b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="34f912a1-b6e8-42c3-8014-8f6cfaefaf19" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100E8AA3A1CEEB15540A0138988D923E418" ma:contentTypeVersion="11" ma:contentTypeDescription="Criar um novo documento." ma:contentTypeScope="" ma:versionID="17af5007135c6258d535bd3020b3085e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0963181-0251-45ed-8418-dc1ff6ee263b" xmlns:ns3="34f912a1-b6e8-42c3-8014-8f6cfaefaf19" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="643eb47535f4a03240de5c642faf5e9a" ns2:_="" ns3:_="">
     <xsd:import namespace="d0963181-0251-45ed-8418-dc1ff6ee263b"/>
     <xsd:import namespace="34f912a1-b6e8-42c3-8014-8f6cfaefaf19"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -3443,135 +4395,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A7738A7-34B1-45DC-806D-E2E34E1A01CB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67DC12A1-768C-48FD-A2F8-532FD4270335}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0D4017F-34E9-485B-B468-5134B70D4346}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d0963181-0251-45ed-8418-dc1ff6ee263b"/>
+    <ds:schemaRef ds:uri="34f912a1-b6e8-42c3-8014-8f6cfaefaf19"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D87BA366-C64F-4C59-80D8-1147A226B7B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6AF9365-63BD-4990-82C9-84752E46F9B4}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D611A1F-77AA-4F4A-9573-6B41F4CBF82A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>130</Words>
-  <Characters>703</Characters>
+  <Words>216</Words>
+  <Characters>1250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>178</Lines>
+  <Paragraphs>133</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>832</CharactersWithSpaces>
+  <CharactersWithSpaces>1333</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mariela Ascensão</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E8AA3A1CEEB15540A0138988D923E418</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="docLang">
     <vt:lpwstr>pt</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>